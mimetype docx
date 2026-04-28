--- v0 (2025-12-15)
+++ v1 (2026-04-28)
@@ -1,7951 +1,6767 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/media/image2.jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/_rels/header3.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/_rels/footer3.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/_rels/header2.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/_rels/footer2.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/_rels/item1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w:rsidR="00841373" w:rsidRDefault="00841373" w:rsidP="00C15844">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00841373">
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Dossier d’inscription</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00935EC3" w:rsidRPr="00841373" w:rsidRDefault="00B0470E" w:rsidP="00C15844">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chantier jeunes </w:t>
-[...20 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:t>Chantier jeunes 2025 - 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B0470E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Candidat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00841373" w:rsidRPr="00841373" w:rsidRDefault="00841373" w:rsidP="00C15844">
-[...38 lines deleted...]
-        </w:rPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nom : …………………………………………. </w:t>
         <w:tab/>
-        <w:t xml:space="preserve">         Prénom :</w:t>
-[...54 lines deleted...]
-          <w:rFonts w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black" w:cs="Arial"/>
+        <w:t xml:space="preserve">         Prénom :……………............................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sexe : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>❒</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Masculin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial" w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>❒</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...42 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Féminin </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date de naissance : ………………………………………………… </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Â</w:t>
       </w:r>
-      <w:r w:rsidRPr="00841373">
-[...214 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ge : ……………………………………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Adresse : …………………………………………………………………………………………………………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Code postal : ……………………………………                             Ville :……………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mail : ……………………………………………………………………..…Tel : …………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Numéro de sécurité social du candidat  : ……………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B0470E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Représentant </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00841373" w:rsidRPr="00841373" w:rsidRDefault="0047771C" w:rsidP="00C15844">
-[...170 lines deleted...]
-        </w:rPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nom : ……………………………………… </w:t>
         <w:tab/>
         <w:t xml:space="preserve">         Prénom : …………….………………………….......</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C2724" w:rsidRPr="00841373" w:rsidRDefault="002C2724" w:rsidP="002C2724">
-[...39 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tel : ……………………………………….   Mail : ……………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B0470E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">Représentant </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nom : ……………………………………… </w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">         Prénom : …………….………………………….......</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tel : ……………………………………….   Mail : ……………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Situation (cochez) : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047771C" w:rsidRDefault="0068418D" w:rsidP="00C15844">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>❒</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00841373" w:rsidRPr="00841373">
-[...52 lines deleted...]
-          <w:rFonts w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Lycéenne / lycéen, précisez l'établissement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>❒</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EA79C8">
-[...60 lines deleted...]
-          <w:rFonts w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Étudiante/ étudiant, précisez l'établissement : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>❒</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00841373" w:rsidRPr="00841373">
-[...37 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre, précisez : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B0470E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Je souhaite participer aux chantiers </w:t>
-[...17 lines deleted...]
-        <w:t>(cochez la case)</w:t>
+        <w:t>Je souhaite participer aux chantiers jeunes (cochez la case)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="9062" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4531"/>
-        <w:gridCol w:w="4531"/>
+        <w:gridCol w:w="4530"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0047771C" w:rsidTr="0047771C">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="0047771C" w:rsidRPr="0047771C" w:rsidRDefault="0047771C" w:rsidP="001B5694">
+          <w:p>
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Segoe UI Symbol" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>❒</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C15844">
-[...13 lines deleted...]
-              <w:t>20 au 24 octobre 2025</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Du 20 au 24 octobre 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="0047771C" w:rsidRPr="0047771C" w:rsidRDefault="00197CEC" w:rsidP="001B5694">
+          <w:p>
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AF7695">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Segoe UI Symbol" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>❒</w:t>
             </w:r>
-            <w:r w:rsidR="00AF7695">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> Du </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001B5694">
-[...5 lines deleted...]
-              <w:t>6 au 10 avril 2026</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Du 6 au 10 avril 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0047771C" w:rsidTr="0047771C">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="0047771C" w:rsidRPr="0047771C" w:rsidRDefault="0047771C" w:rsidP="001B5694">
+          <w:p>
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Segoe UI Symbol" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>❒</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00CA663C">
-[...13 lines deleted...]
-              <w:t>26 juin au 4 juillet 2026</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Du 29 juin au 3 juillet 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="0047771C" w:rsidRPr="0047771C" w:rsidRDefault="001B5694" w:rsidP="001B5694">
+          <w:p>
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Segoe UI Symbol" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>❒</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> Du 24 au 28 août 2026</w:t>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Du 6 au 10 juillet 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C15844" w:rsidRPr="00841373" w:rsidRDefault="00C15844" w:rsidP="00C15844">
-[...12 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0068418D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Conditions d'accès au dispositif</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00841373" w:rsidRPr="00841373" w:rsidRDefault="00EA79C8" w:rsidP="00C15844">
-[...89 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>L'engagement des candidats est subordonné à la signature d'un contrat d'engagement au sein de la collectivité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour participer au dispositif, il faut : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">- Avoir entre 16 ans et moins de 18 ans </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00841373" w:rsidRPr="00841373" w:rsidRDefault="00841373" w:rsidP="00C15844">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- Résider à Meylan</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00935EC3" w:rsidRDefault="00841373" w:rsidP="00C15844">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00841373">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- Ne pas avoir participé au dispositif dans l'année en cours.</w:t>
       </w:r>
-      <w:r w:rsidR="00C15844">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0068418D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Quelques conseils pour réaliser son CV et sa lettre de motivation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0068418D" w:rsidRPr="00841373" w:rsidRDefault="0068418D" w:rsidP="00C15844">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1- </w:t>
       </w:r>
-      <w:r w:rsidR="00EA79C8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Soigner</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Soigner la présentation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : une lettre sans fautes est nécessaire. Pour cela, se relire et se faire relire. Le CV comme la lettre de motivation doivent faire une page. Soigner la mise en page. Des phrases courtes et des paragraphes aérés facilitent la lecture. Le CV comme la lettre de motivation sont tapés à l’ordinateur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> la présentation</w:t>
-[...86 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Mettre en avant ses motivations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : vous n’avez pas forcément d’expérience de travail, mais vous pouvez vous appuyer sur ce que cette première expérience peut vous apporter et ce que vous pensez pouvoir apporter à l’employeur (« réactivité », « esprit d’équipe », « ponctualité » par exemple). Ne jamais reprendre des lettres de motivation écrites par d’autres. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Mettre</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Réaliser un CV en s’appuyant sur ses points forts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : un CV contient, certes, les expériences professionnelles, mais il est possible également de mettre en avant ses études, ses diplômes (BAFA, PSC1, BSR…), ses engagements associatifs, ses centres d’intérêt ou encore ses compétences (des langues aux logiciels informatiques en passant par la faculté à travailler en équipe). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en avant </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA79C8">
+        <w:t>Ne jamais « gonfler » une candidature</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : tout ce qui apparaît sur le CV et la lettre de motivation peut faire l’objet de questions et de vérification. Il est normal à 16 ou 18 ans de ne pas avoir ou peu d’expériences professionnelles, les employeurs le savent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ses</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> motivations</w:t>
-[...84 lines deleted...]
-      <w:r w:rsidRPr="0068418D">
+        <w:t xml:space="preserve">Le service jeunesse peut apporter son aide pour la réalisation des candidatures. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Réalise</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>r</w:t>
-[...571 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:t>Plus de renseignements auprès du service administratif au 04 76 41 69 10 ou de l’animatrice jeunesse au 04 76 41 59 91 ou par mail à servicejeunesse@meylan.fr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0068418D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les étapes </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Les étapes d’une candidature</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ETAPE 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Retrait du dossier </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>En ligne sur https://www.meylan.fr/288-inscriptions-pour-les-chantiers-jeunes.htm ou à l'accueil de l'hôtel de ville.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ETAPE 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Dépôt des dossiers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Le dossier peut être directement rempli en ligne ou envoyé par mail ou déposé en Mairie à l'adresse suivante : Service Enfance Jeunesse, 4 avenue du Vercors 38240 MEYLAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les dates de dépôts des dossiers correspondent aux périodes de chantier proposées (voir dates ci-dessous dans le tableau </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Rappel des dates</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ATTENTION : Tout dossier rendu après échéance ne pourra être retenu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ETAPE 1</w:t>
-[...65 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>ETAPE 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Tirage au sort</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Le tirage au sort des candidats est effectué par les adjoints de la collectivité</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ETAPE 2</w:t>
-[...177 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>ETAPE 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Réponse </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Après tirage au sort les candidats sont contactés pour les informer si leur candidature est retenue ou non.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ETAPE 3</w:t>
-[...116 lines deleted...]
-        </w:rPr>
         <w:t>ETAPE 5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00841373">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> : Réunion d'information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0068418D" w:rsidRPr="0068418D" w:rsidRDefault="005B0636" w:rsidP="00C15844">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="jsgrdq"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...80 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les candidats retenus sont convoqués à une réunion d'information sur le déroulement du chantier et pour la signature de leur contrat. Les dates des réunions sont indiquées dans le tableau ci-dessous. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="jsgrdq"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="jsgrdq"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="jsgrdq"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...56 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Rappel des dates par chantiers : </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="11546" w:type="dxa"/>
+        <w:jc w:val="left"/>
         <w:tblInd w:w="-1244" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1526"/>
         <w:gridCol w:w="2742"/>
         <w:gridCol w:w="2426"/>
         <w:gridCol w:w="2426"/>
         <w:gridCol w:w="2426"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001B5694" w:rsidTr="001B5694">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="426"/>
+          <w:trHeight w:val="426" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00B863CD" w:rsidRDefault="00B863CD" w:rsidP="00B00EBB">
+          <w:p>
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="jsgrdq"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="jsgrdq"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Dates des chantiers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2742" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00B863CD" w:rsidRDefault="00B863CD" w:rsidP="00B00EBB">
+          <w:p>
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...29 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="jsgrdq"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
-                <w:iCs/>
-[...49 lines deleted...]
-                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...32 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>26 juin au 4 juillet 2026</w:t>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>20 au 24 octobre 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2426" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00B863CD" w:rsidRDefault="00B863CD" w:rsidP="00B00EBB">
+          <w:p>
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="jsgrdq"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
+                <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>6 au 10 avril 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2426" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="jsgrdq"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>24 au 28 août 2026</w:t>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>29 juin au 3 juillet 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2426" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="jsgrdq"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>6 au 10 juillet 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B5694" w:rsidTr="00E46742">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="834"/>
+          <w:trHeight w:val="834" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00B863CD" w:rsidRDefault="00B863CD" w:rsidP="00B00EBB">
+          <w:p>
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="jsgrdq"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="jsgrdq"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Date butoir dépôt des dossiers</w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="001B5694" w:rsidRDefault="001B5694" w:rsidP="00B00EBB">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2742" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="jsgrdq"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="jsgrdq"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="jsgrdq"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>er</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="jsgrdq"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Octobre 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2426" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="jsgrdq"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="jsgrdq"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>25 mars 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2426" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="jsgrdq"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="jsgrdq"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>11 juin 2026</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2426" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="jsgrdq"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>26 juin 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1278" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="jsgrdq"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E5CA7">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="jsgrdq"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...243 lines deleted...]
-              <w:t>information</w:t>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Réunion d’information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2742" w:type="dxa"/>
+            <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B863CD" w:rsidRDefault="00B863CD" w:rsidP="00B00EBB">
+          <w:p>
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="jsgrdq"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="jsgrdq"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Le 15 octobre à 18h à la mairie de Meylan.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2426" w:type="dxa"/>
+            <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B863CD" w:rsidRDefault="00B863CD" w:rsidP="00B00EBB">
+          <w:p>
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...14 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="jsgrdq"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="jsgrdq"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Le 1</w:t>
             </w:r>
-            <w:r w:rsidRPr="001B5694">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="jsgrdq"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>er</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="jsgrdq"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> avril à 18h à la mairie de Meylan.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2426" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="jsgrdq"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
-                <w:vertAlign w:val="superscript"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="jsgrdq"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...95 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Le 24 juin à 18h à la mairie de Meylan.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001B5694" w:rsidRPr="005E5CA7" w:rsidRDefault="001B5694" w:rsidP="001B5694">
+          <w:p>
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="jsgrdq"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2426" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="jsgrdq"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 juillet </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>à 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>h à la mairie de Meylan</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005E5CA7" w:rsidRDefault="005E5CA7" w:rsidP="00C15844">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="jsgrdq"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="jsgrdq"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="jsgrdq"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:rStyle w:val="jsgrdq"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="jsgrdq"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="jsgrdq"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0068418D">
+        <w:t xml:space="preserve">Fiche sanitaire de liaison </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>À faire remplir impérativement par les parents ou le tuteur légal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Votre enfant doit obligatoirement être vacciné pour les maladies suivantes : Diphtérie – Tétanos – </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Poliomyélite (DTP). Merci d’indiquer la date du dernier rappel : ………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Votre enfant est-il atteint d’un trouble de la santé évoluant sur une longue période nécessitant des aménagements dans sa vie quotidienne et/ou un traitement ? Oui / Non </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Si oui, est-ce :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>❒</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Allergie alimentaire</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>❒</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Asthme</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>❒</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Maladie chronique</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>❒</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Allergie médicamenteuse</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informations complémentaires </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Votre enfant, porte-t-il :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>❒</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Des lunettes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>❒</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Des lentilles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>❒</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Des prothèses auditives</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>❒</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Des prothèses ou appareil dentaire</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>❒</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Rien de tout cela</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Autre(s) problématiques(s) particulière(s) à signaler : ………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fait à Meylan le : </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="9072" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3828"/>
+        <w:gridCol w:w="1558"/>
+        <w:gridCol w:w="3686"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Signature d’un des tuteurs légaux</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Signature du participant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="jsgrdq"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="005B0636">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="jsgrdq"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...581 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Attestation d'hébergement</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Je soussigné(e) Madame / Monsieur …………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>atteste sur l'honneur hébergé mon enfant …………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>À l'adresse suivante ……………………………………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Fait à Meylan le : </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="9072" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3828"/>
-        <w:gridCol w:w="1559"/>
-        <w:gridCol w:w="3685"/>
+        <w:gridCol w:w="1558"/>
+        <w:gridCol w:w="3686"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0047771C" w:rsidTr="0047771C">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0047771C" w:rsidRDefault="0047771C" w:rsidP="005B0636">
+          <w:p>
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841373">
-[...6 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Signature d’un des tuteurs légaux</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0047771C" w:rsidRPr="00841373" w:rsidRDefault="0047771C" w:rsidP="00C15844">
+          <w:p>
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0047771C" w:rsidRDefault="0047771C" w:rsidP="005B0636">
+          <w:p>
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841373">
-[...6 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...19 lines deleted...]
-              <w:t>participant</w:t>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Signature du participant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0091290C" w:rsidRPr="00841373" w:rsidRDefault="0091290C" w:rsidP="00C15844">
-[...185 lines deleted...]
-          <w:rStyle w:val="jsgrdq"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rStyle w:val="jsgrdq"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...158 lines deleted...]
-        <w:t xml:space="preserve">Fait à Meylan le : </w:t>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autorisation parentale </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>À faire remplir impérativement par les parents ou le tuteur légal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>En cas d'absence de cette autorisation, le dossier ne pourra pas être pris en compte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Je soussigné€, Madame / Monsieur ……………………………………………………………………………. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>En qualité de tuteur légal, après avoir pris connaissance des points ci-dessous.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autorise mon enfant : ……………………………………………………………………………………………. à participer à l'opération "chantier jeunes" dans les conditions suivantes : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- à participer au chantier jeune organisé par la ville de Meylan conformément au code du travail et pour l’année civile en cours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- à faire pratiquer en cas d’accident toutes les mesures d’urgences jugées nécessaires par le responsable du chantier (y compris hospitalisation et intervention chirurgical éventuelle)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>❒</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Je certifie que mon enfant est à jour de ses vaccinations  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>❒</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">J'autorise mon enfant à effectuer seul le trajet entre mon domicile et le lieu d'intervention </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>❒</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Je n'autorise pas mon enfant et assurerai moi-même son transport entre le domicile et le lieu d'intervention.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Fait à Meylan le : …………………………………………………………………………………………………..</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="9072" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3828"/>
-        <w:gridCol w:w="1559"/>
-        <w:gridCol w:w="3685"/>
+        <w:gridCol w:w="1558"/>
+        <w:gridCol w:w="3686"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0047771C" w:rsidTr="00657189">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0047771C" w:rsidRDefault="0047771C" w:rsidP="00C15844">
+          <w:p>
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841373">
-[...6 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">d’un des tuteurs légaux </w:t>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Signature d’un des tuteurs légaux</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0047771C" w:rsidRPr="00841373" w:rsidRDefault="0047771C" w:rsidP="00C15844">
+          <w:p>
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0047771C" w:rsidRDefault="0047771C" w:rsidP="00C15844">
+          <w:p>
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841373">
-[...6 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...19 lines deleted...]
-              <w:t>participant</w:t>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Signature du participant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0068418D" w:rsidRDefault="0068418D" w:rsidP="00C15844">
-[...19 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0068418D">
+        <w:t>Autorisation Droit à l'image</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Autorisation parentale</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">J’autorise la prise d’images (photo, vidéo) par le personnel communal ou un journaliste lors de la participation aux chantiers jeunes : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>❒</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...225 lines deleted...]
-          <w:rFonts w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oui </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>❒</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...108 lines deleted...]
-        <w:t>…………………………………………………………………………………………………..</w:t>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Non </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les photos pourront être utilisées sur les différentes plateformes de communication, site internet de la ville, réseaux sociaux, journaux. Les photos seront stockées sur le serveur de la mairie et conservées pendant une durée indéterminée. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Fait à Meylan le : …………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="9072" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3828"/>
-        <w:gridCol w:w="1559"/>
-        <w:gridCol w:w="3685"/>
+        <w:gridCol w:w="1558"/>
+        <w:gridCol w:w="3686"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0047771C" w:rsidTr="00657189">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0047771C" w:rsidRDefault="0047771C" w:rsidP="00C15844">
+          <w:p>
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841373">
-[...6 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">d’un des tuteurs légaux </w:t>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Signature d’un des tuteurs légaux</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0047771C" w:rsidRPr="00841373" w:rsidRDefault="0047771C" w:rsidP="00C15844">
+          <w:p>
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0047771C" w:rsidRDefault="0047771C" w:rsidP="005B0636">
+          <w:p>
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841373">
-[...6 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Signature du participant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0091290C" w:rsidRDefault="0091290C" w:rsidP="00C15844">
-[...67 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="20"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="20"/>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="20"/>
-[...50 lines deleted...]
-          <w:rFonts w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pièces à joindre au dossier</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>❒</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00841373" w:rsidRPr="00841373">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CV</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>❒</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00841373" w:rsidRPr="00841373">
-[...51 lines deleted...]
-        <w:t>…………………………………………………………………………………………………</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Lettre de motivation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>❒</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fiche de renseignements complétée et signée par le candidat et ses parents </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>❒</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Attestation de sécurité sociale avec numéro personnel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>❒</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Justificatif de domicile de moins de 3 mois</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>❒</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>RIB personnel du candidat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>❒</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Photocopie d’une pièce d’identité du candidat </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>❒</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Fiche sanitaire complétée et signée par le candidat et ses parents</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>❒</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autorisation parentale de départ complétée et signée par les parents </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attention tout dossier incomplet ne sera pas examiné. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pour toute question concernant le dispositif, vous pouvez contacter l'équipe du service jeunesse :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Par téléphone : 04 76 41 69 10 – 04 76 41 59 86</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Par mail : servicejeunesse@meylan.fr – camille.loux@meylan.fr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>« La collectivité vous informe que ces données font l’objet d’un traitement informatisé aux dispositions de la loi N° 78-17 du 06/01/78 relative à l’informatique, aux fichiers et aux libertés. Les personnes concernées par les informations portées sur le présent courrier, formulaire, questionnaire ou sur le site Internet de la commune peuvent en demander la communication, la rectification ou l’opposition, le cas échéant. »</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>----------------------------------------------------------------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Comment avez-vous connu les chantiers jeunes ?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="9062" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3828"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3685"/>
+        <w:gridCol w:w="4531"/>
+        <w:gridCol w:w="4530"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0047771C" w:rsidTr="00657189">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0047771C" w:rsidRDefault="0047771C" w:rsidP="00C15844">
+          <w:p>
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841373">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Journal municipal Meylan ma Ville</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signature </w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Site internet meylan.fr</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Plateforme citoyenne jeparticipe.meylan.fr</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>d</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Facebook</w:t>
             </w:r>
-            <w:r w:rsidR="00C15844">
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>’un des tuteurs légaux</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Instagram</w:t>
             </w:r>
-            <w:r w:rsidRPr="00841373">
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Affichage dans les équipements municipaux</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Affichage dans les commerces</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Affichage dans l'espace public</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Mission Locale</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Affichage Horizons</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="360"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0047771C" w:rsidRPr="00841373" w:rsidRDefault="0047771C" w:rsidP="00C15844">
+          <w:p>
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...908 lines deleted...]
-              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00472E2E">
-[...5 lines deleted...]
-              <w:t>Journal municipal Meylan ma Ville</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Panneaux lumineux</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00472E2E" w:rsidRPr="00472E2E" w:rsidRDefault="00472E2E" w:rsidP="00472E2E">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00472E2E">
-[...5 lines deleted...]
-              <w:t>Site internet meylan.fr</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Presse</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00472E2E" w:rsidRPr="00472E2E" w:rsidRDefault="00472E2E" w:rsidP="00472E2E">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00472E2E">
-[...5 lines deleted...]
-              <w:t>Plateforme citoyenne jeparticipe.meylan.fr</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Journal L'écho des écoles</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00472E2E" w:rsidRPr="00472E2E" w:rsidRDefault="00472E2E" w:rsidP="00472E2E">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00472E2E">
-[...5 lines deleted...]
-              <w:t>Facebook</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Encart Le social en action</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00472E2E" w:rsidRPr="00472E2E" w:rsidRDefault="00472E2E" w:rsidP="00472E2E">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00472E2E">
-[...5 lines deleted...]
-              <w:t>Instagram</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Flyers à disposition</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00472E2E" w:rsidRPr="00472E2E" w:rsidRDefault="00472E2E" w:rsidP="00472E2E">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00472E2E">
-[...5 lines deleted...]
-              <w:t>Affichage dans les équipements municipaux</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Flyers en boîte aux lettres</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00472E2E" w:rsidRDefault="00472E2E" w:rsidP="00472E2E">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00472E2E">
-[...5 lines deleted...]
-              <w:t>Affichage dans les commerces</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Relations publiques (stand, tractage...)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B0636" w:rsidRPr="00472E2E" w:rsidRDefault="005B0636" w:rsidP="00472E2E">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="259" w:before="0" w:after="160"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00472E2E">
-[...5 lines deleted...]
-              <w:t>Affichage dans l'espace public</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Bouche à oreille</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00472E2E" w:rsidRPr="00472E2E" w:rsidRDefault="00472E2E" w:rsidP="00472E2E">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00472E2E">
-[...242 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Autre : ……………………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00472E2E" w:rsidRPr="00472E2E" w:rsidRDefault="00472E2E" w:rsidP="00C15844">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...13 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference w:type="even" r:id="rId2"/>
+      <w:headerReference w:type="default" r:id="rId3"/>
+      <w:headerReference w:type="first" r:id="rId4"/>
+      <w:footerReference w:type="even" r:id="rId5"/>
+      <w:footerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="first" r:id="rId7"/>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:left="1417" w:right="1417" w:gutter="0" w:header="708" w:top="1417" w:footer="708" w:bottom="1417"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...2 lines deleted...]
-    <w:panose1 w:val="02040903050405020204"/>
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <w:font w:name="Times New Roman">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="02000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Source Serif Pro Black">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Source Serif Pro Black">
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...34 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="0047771C" w:rsidRDefault="0047771C">
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Pieddepage"/>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51353319" wp14:editId="00F6343B">
+        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="8">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-308610</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7867650" cy="904875"/>
-          <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="3" name="Image 8"/>
+          <wp:docPr id="3" name="Image 8" descr=""/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Image 8"/>
+                  <pic:cNvPr id="3" name="Image 8" descr=""/>
                   <pic:cNvPicPr>
-                    <a:picLocks/>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...6 lines deleted...]
-                  <a:srcRect/>
+                  <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7867650" cy="904875"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-</w:footnotes>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+      <w:drawing>
+        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="8">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-308610</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7867650" cy="904875"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="4" name="Image 8" descr=""/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="4" name="Image 8" descr=""/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7867650" cy="904875"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00935EC3" w:rsidRDefault="00935EC3">
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="En-tte"/>
+      <w:pStyle w:val="Header"/>
+      <w:rPr/>
     </w:pPr>
-    <w:r w:rsidRPr="00841373">
-[...3 lines deleted...]
-      </w:rPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64959DAF" wp14:editId="5ACF2BC6">
+        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="15">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-449580</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7562850" cy="1365250"/>
-          <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Image 1" descr="C:\Users\erene-worms\Downloads\bannière meylan.jpg.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 3" descr="C:\Users\erene-worms\Downloads\bannière meylan.jpg.png"/>
+                  <pic:cNvPr id="1" name="Image 1" descr="C:\Users\erene-worms\Downloads\bannière meylan.jpg.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
-[...6 lines deleted...]
-                  <a:srcRect/>
+                  <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7562850" cy="1365250"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+      <w:drawing>
+        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="15">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-449580</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7562850" cy="1365250"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2" name="Image 1" descr="C:\Users\erene-worms\Downloads\bannière meylan.jpg.png"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2" name="Image 1" descr="C:\Users\erene-worms\Downloads\bannière meylan.jpg.png"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7562850" cy="1365250"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="ACC0B22E">
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="❒"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black" w:hint="default"/>
+        <w:rFonts w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black" w:cs="Source Serif Pro Black" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="ACC0B22E">
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="❒"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:zoom w:percent="90"/>
   <w:defaultTabStop w:val="708"/>
-  <w:hyphenationZone w:val="425"/>
-[...11 lines deleted...]
-  </w:endnotePr>
+  <w:autoHyphenation w:val="true"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
-[...72 lines deleted...]
-  <w15:docId w15:val="{DA0CC7CC-547C-4342-AFF7-7CF2186FF804}"/>
+  <w:themeFontLang w:val="fr-FR" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8101,52 +6917,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -8208,681 +7024,503 @@
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="259" w:before="0" w:after="160"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="En-tteCar" w:customStyle="1">
+    <w:name w:val="En-tête Car"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00841373"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PieddepageCar" w:customStyle="1">
+    <w:name w:val="Pied de page Car"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00841373"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="jsgrdq" w:customStyle="1">
+    <w:name w:val="jsgrdq"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00841373"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="InternetLink">
+    <w:name w:val="Internet Link"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0068418d"/>
+    <w:rPr>
+      <w:color w:themeColor="hyperlink" w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre">
+    <w:name w:val="Titre"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Lucida Sans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index">
+    <w:name w:val="Index"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="En-tteetpieddepage">
+    <w:name w:val="En-tête et pied de page"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="En-tteCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00841373"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4536" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9072" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PieddepageCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00841373"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4536" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9072" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="04xlpa" w:customStyle="1">
+    <w:name w:val="_04xlpa"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00841373"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="008c7eec"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="160"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="Pasdeliste" w:default="1">
+    <w:name w:val="Pas de liste"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...67 lines deleted...]
-    <w:rsid w:val="00841373"/>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00841373"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-  </w:style>
-[...20 lines deleted...]
-    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...175 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/>
+</Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="44546a"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="e7e6e6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="5b9bd5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="ed7d31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="a5a5a5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="ffc000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4472c4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="70ad47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0563c1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="954f72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
-                <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
-                <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
-                <a:satMod val="109000"/>
                 <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
-                <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
-            <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="93000"/>
-                <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
-                <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
-                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/>
+</Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{900D2D00-0F08-4250-BF44-1CB9C050DFB1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78E3F904-BE89-4B16-AC64-379360F2E26D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
+  <Application>LibreOffice/24.2.6.2$Windows_X86_64 LibreOffice_project/ef66aa7e36a1bb8e65bfbc63aba53045a14d0871</Application>
+  <AppVersion></AppVersion>
   <Pages>7</Pages>
-  <Words>1404</Words>
-[...26 lines deleted...]
-  <AppVersion></AppVersion>
+  <Words>1391</Words>
+  <Characters>7765</Characters>
+  <CharactersWithSpaces>9088</CharactersWithSpaces>
+  <Paragraphs>152</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>RENE-WORMS Emma</dc:creator>
+  <dc:description/>
+  <dc:language>fr-FR</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
   <dc:title/>
-  <dc:subject/>
-[...7 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>