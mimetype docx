--- v1 (2026-04-28)
+++ v2 (2026-09-20)
@@ -1,7526 +1,30612 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/customXml/_rels/item1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:drawing>
+          <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+            <wp:extent cx="7562850" cy="1365250"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7562850" cy="1365250"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="314" w:lineRule="exact" w:before="104" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
           <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="20"/>
-[...20 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dossier d’inscription</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="312" w:lineRule="exact" w:before="170" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Chantier jeunes 2025 - 2026</w:t>
+        <w:t>Chantier jeunes 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="224" w:lineRule="exact" w:before="168" w:after="122"/>
+        <w:ind w:left="1418" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
           <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Candidat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:sectPr>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="0" w:right="0" w:bottom="18" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="300" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:left="1418" w:right="288" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nom : …………………………………………. </w:t>
-        <w:tab/>
-        <w:t xml:space="preserve">         Prénom :……………............................................</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sexe : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black"/>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>❒</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Masculin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black"/>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>❒</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Féminin </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:sectPr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="0" w:right="0" w:bottom="18" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:num="2" w:equalWidth="0">
+            <w:col w:w="5714" w:space="0"/>
+            <w:col w:w="6191" w:space="0"/>
+          </w:cols>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="222" w:lineRule="exact" w:before="0" w:after="524"/>
+        <w:ind w:left="396" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date de naissance : ………………………………………………… </w:t>
-[...15 lines deleted...]
-        <w:t>ge : ……………………………………...</w:t>
+        <w:t xml:space="preserve"> Prénom :……………............................................</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:sectPr>
+          <w:type w:val="nextColumn"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="0" w:right="0" w:bottom="18" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:num="2" w:equalWidth="0">
+            <w:col w:w="5714" w:space="0"/>
+            <w:col w:w="6191" w:space="0"/>
+          </w:cols>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
       </w:pPr>
-      <w:r>
-[...384 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Grilledutableau"/>
-[...2 lines deleted...]
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:type="auto" w:w="0"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+        <w:tblInd w:w="700.0" w:type="dxa"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4531"/>
-        <w:gridCol w:w="4530"/>
+        <w:gridCol w:w="1289"/>
+        <w:gridCol w:w="1289"/>
+        <w:gridCol w:w="1289"/>
+        <w:gridCol w:w="1289"/>
+        <w:gridCol w:w="1289"/>
+        <w:gridCol w:w="1289"/>
+        <w:gridCol w:w="1289"/>
       </w:tblGrid>
       <w:tr>
-        <w:trPr/>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="344"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcW w:type="dxa" w:w="1400"/>
             <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
               <w:widowControl/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:spacing w:line="222" w:lineRule="exact" w:before="34" w:after="0"/>
+              <w:ind w:left="0" w:right="258" w:firstLine="0"/>
+              <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Segoe UI Symbol" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>❒</w:t>
-[...19 lines deleted...]
-              <w:t>Du 20 au 24 octobre 2025</w:t>
+              <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4530" w:type="dxa"/>
+            <w:tcW w:type="dxa" w:w="760"/>
             <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
               <w:widowControl/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:spacing w:line="222" w:lineRule="exact" w:before="34" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...82 lines deleted...]
-              <w:t>Du 29 juin au 3 juillet 2026</w:t>
+              <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4530" w:type="dxa"/>
+            <w:tcW w:type="dxa" w:w="1440"/>
             <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
               <w:widowControl/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:spacing w:line="222" w:lineRule="exact" w:before="34" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Segoe UI Symbol" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>❒</w:t>
+              <w:t>naissance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="600"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="222" w:lineRule="exact" w:before="34" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4340"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="222" w:lineRule="exact" w:before="34" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>…………………………………………………</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="920"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="292" w:lineRule="exact" w:before="0" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif" w:hAnsi="Noto Serif" w:eastAsia="Noto Serif"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Â</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>ge</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1280"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="222" w:lineRule="exact" w:before="34" w:after="0"/>
+              <w:ind w:left="274" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Du 6 au 10 juillet 2026</w:t>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="222" w:lineRule="exact" w:before="52" w:after="0"/>
+        <w:ind w:left="1418" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>……………………………………...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="344" w:lineRule="exact" w:before="2" w:after="62"/>
+        <w:ind w:left="1418" w:right="1872" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adresse : …………………………………………………………………………………………………………... </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Code postal : ……………………………………                             Ville :……………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+        <w:tblInd w:w="700.0" w:type="dxa"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2256"/>
+        <w:gridCol w:w="2256"/>
+        <w:gridCol w:w="2256"/>
+        <w:gridCol w:w="2256"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="344"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1540"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="224" w:lineRule="exact" w:before="60" w:after="0"/>
+              <w:ind w:left="0" w:right="454" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Mail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1000"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="224" w:lineRule="exact" w:before="60" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6720"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="224" w:lineRule="exact" w:before="60" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>……………………………………………………………………..…Tel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1480"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="224" w:lineRule="exact" w:before="60" w:after="0"/>
+              <w:ind w:left="0" w:right="950" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:tabs>
+          <w:tab w:pos="6110" w:val="left"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="332" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:left="1418" w:right="1872" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>…………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Numéro de sécurité social du candidat  : ……………………………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
           <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Représentant </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nom : ……………………………………… </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prénom : …………….…………………………....... </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Tel : ……………………………………….   Mail : ……………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:tabs>
+          <w:tab w:pos="6110" w:val="left"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="344" w:lineRule="exact" w:before="2" w:after="0"/>
+        <w:ind w:left="1418" w:right="1872" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Représentant </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prénom : …………….…………………………....... </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nom : ……………………………………… </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Tel : ……………………………………….   Mail : ……………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="376" w:lineRule="exact" w:before="314" w:after="0"/>
+        <w:ind w:left="1418" w:right="6768" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Situation (cochez) : </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>❒</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lycéenne / lycéen, précisez l'établissement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="232" w:lineRule="exact" w:before="176" w:after="0"/>
+        <w:ind w:left="1418" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>❒</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Étudiante/ étudiant, précisez l'établissement : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="234" w:lineRule="exact" w:before="176" w:after="0"/>
+        <w:ind w:left="1418" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>❒</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Autre, précisez : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="222" w:lineRule="exact" w:before="500" w:after="116"/>
+        <w:ind w:left="1418" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Je souhaite participer au chantier jeunes (cochez la case)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+        <w:tblInd w:w="1310.0" w:type="dxa"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9026"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="410"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="9060"/>
+            <w:tcBorders>
+              <w:start w:sz="4.0" w:val="single" w:color="#000000"/>
+              <w:top w:sz="4.0" w:val="single" w:color="#000000"/>
+              <w:end w:sz="4.0" w:val="single" w:color="#000000"/>
+              <w:bottom w:sz="4.0" w:val="single" w:color="#000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="232" w:lineRule="exact" w:before="28" w:after="0"/>
+              <w:ind w:left="102" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>❒</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Du 26 au 30 octobre 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="268" w:lineRule="exact" w:before="350" w:after="0"/>
+        <w:ind w:left="1418" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Conditions d'accès au dispositif</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="344" w:lineRule="exact" w:before="26" w:after="0"/>
+        <w:ind w:left="1418" w:right="1872" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>L'engagement des candidats est subordonné à la signature d'un contrat d'engagement au sein de la collectivité.</w:t>
+        <w:t xml:space="preserve">L'engagement des candidats est subordonné à la signature d'un contrat d'engagement au sein de la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>collectivité.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="344" w:lineRule="exact" w:before="2" w:after="0"/>
+        <w:ind w:left="1418" w:right="6336" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pour participer au dispositif, il faut : </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Avoir entre 16 ans et moins de 18 ans </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>- Résider à Meylan</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>- Ne pas déjà avoir participé au dispositif à Meylan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="796" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">- Avoir entre 16 ans et moins de 18 ans </w:t>
+        <w:drawing>
+          <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+            <wp:extent cx="7867650" cy="905509"/>
+            <wp:docPr id="2" name="Picture 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7867650" cy="905509"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:sectPr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="0" w:right="0" w:bottom="18" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="220" w:lineRule="exact" w:before="0" w:after="698"/>
+        <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t>- Résider à Meylan</w:t>
+        <w:drawing>
+          <wp:anchor xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7562850" cy="1369388"/>
+            <wp:wrapNone/>
+            <wp:docPr id="4" name="Picture 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7562850" cy="1369388"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="268" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:left="1418" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
           <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="20"/>
-[...28 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Quelques conseils pour réaliser son CV et sa lettre de motivation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="344" w:lineRule="exact" w:before="26" w:after="0"/>
+        <w:ind w:left="1418" w:right="1426" w:firstLine="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
           <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Soigner la présentation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> : une lettre sans fautes est nécessaire. Pour cela, se relire et se faire relire. Le CV comme la lettre de motivation doivent faire une page. Soigner la mise en page. Des phrases courtes et des paragraphes aérés facilitent la lecture. Le CV comme la lettre de motivation sont tapés à l’ordinateur. </w:t>
+        <w:t xml:space="preserve"> : une lettre sans fautes est nécessaire. Pour cela, se relire et se faire </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">relire. Le CV comme la lettre de motivation doivent faire une page. Soigner la mise en page. Des </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">phrases courtes et des paragraphes aérés facilitent la lecture. Le CV comme la lettre de motivation </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sont tapés à l’ordinateur. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="344" w:lineRule="exact" w:before="2" w:after="0"/>
+        <w:ind w:left="1418" w:right="1422" w:firstLine="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
           <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mettre en avant ses motivations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> : vous n’avez pas forcément d’expérience de travail, mais vous pouvez vous appuyer sur ce que cette première expérience peut vous apporter et ce que vous pensez pouvoir apporter à l’employeur (« réactivité », « esprit d’équipe », « ponctualité » par exemple). Ne jamais reprendre des lettres de motivation écrites par d’autres. </w:t>
+        <w:t xml:space="preserve"> : vous n’avez pas forcément d’expérience de travail, mais vous </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pouvez vous appuyer sur ce que cette première expérience peut vous apporter et ce que vous pensez </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pouvoir apporter à l’employeur (« réactivité », « esprit d’équipe », « ponctualité » par exemple). Ne </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jamais reprendre des lettres de motivation écrites par d’autres. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="344" w:lineRule="exact" w:before="2" w:after="0"/>
+        <w:ind w:left="1418" w:right="1420" w:firstLine="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
           <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Réaliser un CV en s’appuyant sur ses points forts</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> : un CV contient, certes, les expériences professionnelles, mais il est possible également de mettre en avant ses études, ses diplômes (BAFA, PSC1, BSR…), ses engagements associatifs, ses centres d’intérêt ou encore ses compétences (des langues aux logiciels informatiques en passant par la faculté à travailler en équipe). </w:t>
+        <w:t xml:space="preserve"> : un CV contient, certes, les expériences </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">professionnelles, mais il est possible également de mettre en avant ses études, ses diplômes (BAFA, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PSC1, BSR…), ses engagements associatifs, ses centres d’intérêt ou encore ses compétences (des </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>langues aux logiciels informatiques en passant par la faculté à travailler en équipe).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="344" w:lineRule="exact" w:before="2" w:after="0"/>
+        <w:ind w:left="1418" w:right="1422" w:firstLine="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
           <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ne jamais « gonfler » une candidature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> : tout ce qui apparaît sur le CV et la lettre de motivation peut faire l’objet de questions et de vérification. Il est normal à 16 ou 18 ans de ne pas avoir ou peu d’expériences professionnelles, les employeurs le savent. </w:t>
+        <w:t xml:space="preserve"> : tout ce qui apparaît sur le CV et la lettre de motivation </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">peut faire l’objet de questions et de vérification. Il est normal à 16 ou 18 ans de ne pas avoir ou peu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d’expériences professionnelles, les employeurs le savent. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="224" w:lineRule="exact" w:before="466" w:after="0"/>
+        <w:ind w:left="1418" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Le service jeunesse peut apporter son aide pour la réalisation des candidatures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="344" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:left="1418" w:right="1296" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
           <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Le service jeunesse peut apporter son aide pour la réalisation des candidatures. </w:t>
+        <w:t xml:space="preserve">Plus de renseignements auprès du service administratif au 04 76 41 69 10 ou de l’animatrice </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>jeunesse au 04 76 41 59 91 ou par mail à servicejeunesse@meylan.fr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="268" w:lineRule="exact" w:before="466" w:after="0"/>
+        <w:ind w:left="1418" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...31 lines deleted...]
-          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="20"/>
-[...7 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Les étapes d’une candidature</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="344" w:lineRule="exact" w:before="26" w:after="0"/>
+        <w:ind w:left="1418" w:right="3168" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
           <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ETAPE 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> : Retrait du dossier </w:t>
+        <w:t xml:space="preserve"> : Retrait du dossier </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En ligne sur </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="00007f"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000080"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:hyperlink r:id="rId11" w:history="1">
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+            </w:rPr>
+            <w:t>Jeunesse - Site de la Ville de Meylan</w:t>
+          </w:r>
+        </w:hyperlink>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou à l'accueil de l'hôtel de ville.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="344" w:lineRule="exact" w:before="346" w:after="0"/>
+        <w:ind w:left="1418" w:right="1296" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...20 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ETAPE 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> : Dépôt des dossiers</w:t>
+        <w:t xml:space="preserve"> : Dépôt des dossiers </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le dossier peut être directement rempli en ligne ou envoyé par mail ou déposé en Mairie à l'adresse </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>suivante : Service Enfance Jeunesse, 4 avenue du Vercors 38240 MEYLAN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="346" w:lineRule="exact" w:before="344" w:after="0"/>
+        <w:ind w:left="1418" w:right="1296" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Le dossier peut être directement rempli en ligne ou envoyé par mail ou déposé en Mairie à l'adresse suivante : Service Enfance Jeunesse, 4 avenue du Vercors 38240 MEYLAN</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Les dates de dépôts des dossiers correspondent aux périodes de chantier proposées (voir dates ci-dessous dans le tableau </w:t>
+        <w:t>Les dates de dépôts des dossiers correspondent aux périodes de chantier proposées (voir dates ci-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dessous dans le tableau </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
           <w:i/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Rappel des dates</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="222" w:lineRule="exact" w:before="122" w:after="0"/>
+        <w:ind w:left="2126" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ATTENTION : Tout dossier rendu après échéance ne pourra être retenu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="346" w:lineRule="exact" w:before="344" w:after="0"/>
+        <w:ind w:left="1418" w:right="3456" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
           <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ETAPE 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> : Tirage au sort</w:t>
+        <w:t xml:space="preserve"> : Tirage au sort </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Le tirage au sort des candidats est effectué par l’élue à la jeunesse et au sports</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="344" w:lineRule="exact" w:before="344" w:after="0"/>
+        <w:ind w:left="1418" w:right="1296" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...20 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ETAPE 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> : Réponse </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Après tirage au sort les candidats sont contactés pour les informer si leur candidature est retenue ou </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>non.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="64" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t>Après tirage au sort les candidats sont contactés pour les informer si leur candidature est retenue ou non.</w:t>
+        <w:drawing>
+          <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+            <wp:extent cx="7867650" cy="905509"/>
+            <wp:docPr id="3" name="Picture 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7867650" cy="905509"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:sectPr>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="920" w:right="0" w:bottom="18" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+            <wp:extent cx="7562850" cy="1365250"/>
+            <wp:docPr id="5" name="Picture 5"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7562850" cy="1365250"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="304" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:left="1418" w:right="1296" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
           <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ETAPE 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> : Réunion d'information</w:t>
+        <w:t xml:space="preserve"> : Réunion d'information </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les candidats retenus sont convoqués à une réunion d'information obligatoire sur le déroulement du </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">chantier. Les dates des réunions sont indiquées dans le tableau ci-dessous. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="268" w:lineRule="exact" w:before="536" w:after="140"/>
+        <w:ind w:left="1418" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
           <w:b/>
-          <w:bCs/>
-          <w:iCs/>
+          <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Rappel des dates par chantiers : </w:t>
+        <w:t xml:space="preserve">Rappel des dates par chantiers : </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Grilledutableau"/>
-[...2 lines deleted...]
-        <w:tblInd w:w="-1244" w:type="dxa"/>
+        <w:tblW w:type="auto" w:w="0"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+        <w:tblInd w:w="64.0" w:type="dxa"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1526"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2426"/>
+        <w:gridCol w:w="4513"/>
+        <w:gridCol w:w="4513"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="426" w:hRule="atLeast"/>
+          <w:trHeight w:hRule="exact" w:val="426"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1526" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcBorders>
+              <w:start w:sz="4.0" w:val="single" w:color="#000000"/>
+              <w:top w:sz="4.0" w:val="single" w:color="#000000"/>
+              <w:end w:sz="4.0" w:val="single" w:color="#000000"/>
+              <w:bottom w:sz="4.0" w:val="single" w:color="#000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
               <w:widowControl/>
-              <w:suppressAutoHyphens w:val="true"/>
-              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:spacing w:line="222" w:lineRule="exact" w:before="6" w:after="0"/>
+              <w:ind w:left="106" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="jsgrdq"/>
-[...2 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b/>
+                <w:i w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="24"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Dates des chantiers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2742" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:type="dxa" w:w="9346"/>
+            <w:tcBorders>
+              <w:start w:sz="4.0" w:val="single" w:color="#000000"/>
+              <w:top w:sz="4.0" w:val="single" w:color="#000000"/>
+              <w:end w:sz="4.0" w:val="single" w:color="#000000"/>
+              <w:bottom w:sz="4.0" w:val="single" w:color="#000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
               <w:widowControl/>
-              <w:suppressAutoHyphens w:val="true"/>
-              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:spacing w:line="222" w:lineRule="exact" w:before="6" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...9 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>20 au 24 octobre 2025</w:t>
-[...110 lines deleted...]
-              <w:t>6 au 10 juillet 2026</w:t>
+              <w:t>26 au 30 octobre 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="834" w:hRule="atLeast"/>
+          <w:trHeight w:hRule="exact" w:val="834"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1526" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcBorders>
+              <w:start w:sz="4.0" w:val="single" w:color="#000000"/>
+              <w:top w:sz="4.0" w:val="single" w:color="#000000"/>
+              <w:end w:sz="4.0" w:val="single" w:color="#000000"/>
+              <w:bottom w:sz="4.0" w:val="single" w:color="#000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
               <w:widowControl/>
-              <w:suppressAutoHyphens w:val="true"/>
-              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:spacing w:line="288" w:lineRule="exact" w:before="0" w:after="0"/>
+              <w:ind w:left="106" w:right="288" w:firstLine="0"/>
               <w:jc w:val="left"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="jsgrdq"/>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
                 <w:b/>
-                <w:bCs/>
-                <w:iCs/>
+                <w:i w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="24"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Date butoir dépôt des dossiers</w:t>
+              <w:t xml:space="preserve">Date butoir dépôt </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>des dossiers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2742" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:type="dxa" w:w="9346"/>
+            <w:tcBorders>
+              <w:start w:sz="4.0" w:val="single" w:color="#000000"/>
+              <w:top w:sz="4.0" w:val="single" w:color="#000000"/>
+              <w:end w:sz="4.0" w:val="single" w:color="#000000"/>
+              <w:bottom w:sz="4.0" w:val="single" w:color="#000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
               <w:widowControl/>
-              <w:suppressAutoHyphens w:val="true"/>
-              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:spacing w:line="222" w:lineRule="exact" w:before="242" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="jsgrdq"/>
-[...59 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...93 lines deleted...]
-              <w:t>26 juin 2026</w:t>
+              <w:t>9 octobre 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="1278" w:hRule="atLeast"/>
+          <w:trHeight w:hRule="exact" w:val="834"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1526" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcBorders>
+              <w:start w:sz="4.0" w:val="single" w:color="#000000"/>
+              <w:top w:sz="4.0" w:val="single" w:color="#000000"/>
+              <w:end w:sz="4.0" w:val="single" w:color="#000000"/>
+              <w:bottom w:sz="4.0" w:val="single" w:color="#000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
               <w:widowControl/>
-              <w:suppressAutoHyphens w:val="true"/>
-              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:spacing w:line="286" w:lineRule="exact" w:before="0" w:after="0"/>
+              <w:ind w:left="106" w:right="144" w:firstLine="0"/>
               <w:jc w:val="left"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="jsgrdq"/>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
                 <w:b/>
-                <w:bCs/>
-                <w:iCs/>
+                <w:i w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="24"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Réunion d’information</w:t>
+              <w:t xml:space="preserve">Date prévisionnelle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>du tirage au sort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2742" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:type="dxa" w:w="9346"/>
+            <w:tcBorders>
+              <w:start w:sz="4.0" w:val="single" w:color="#000000"/>
+              <w:top w:sz="4.0" w:val="single" w:color="#000000"/>
+              <w:end w:sz="4.0" w:val="single" w:color="#000000"/>
+              <w:bottom w:sz="4.0" w:val="single" w:color="#000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
               <w:widowControl/>
-              <w:suppressAutoHyphens w:val="true"/>
-              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:spacing w:line="222" w:lineRule="exact" w:before="240" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="jsgrdq"/>
-[...2 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="24"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Le 15 octobre à 18h à la mairie de Meylan.</w:t>
+              <w:t>12 octobre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1278"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcBorders>
+              <w:start w:sz="4.0" w:val="single" w:color="#000000"/>
+              <w:top w:sz="4.0" w:val="single" w:color="#000000"/>
+              <w:end w:sz="4.0" w:val="single" w:color="#000000"/>
+              <w:bottom w:sz="4.0" w:val="single" w:color="#000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="286" w:lineRule="exact" w:before="0" w:after="0"/>
+              <w:ind w:left="106" w:right="720" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>d’information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2426" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:type="dxa" w:w="9346"/>
+            <w:tcBorders>
+              <w:start w:sz="4.0" w:val="single" w:color="#000000"/>
+              <w:top w:sz="4.0" w:val="single" w:color="#000000"/>
+              <w:end w:sz="4.0" w:val="single" w:color="#000000"/>
+              <w:bottom w:sz="4.0" w:val="single" w:color="#000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
               <w:widowControl/>
-              <w:suppressAutoHyphens w:val="true"/>
-              <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+              <w:spacing w:line="222" w:lineRule="exact" w:before="462" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="jsgrdq"/>
-[...61 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...130 lines deleted...]
-              <w:t>h à la mairie de Meylan</w:t>
+              <w:t>Le 19 octobre à 15h à la mairie de Meylan.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...11 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="8022" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:drawing>
+          <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+            <wp:extent cx="7867650" cy="905509"/>
+            <wp:docPr id="6" name="Picture 6"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7867650" cy="905509"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...11 lines deleted...]
-        </w:rPr>
+        <w:sectPr>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="0" w:right="0" w:bottom="18" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="220" w:lineRule="exact" w:before="0" w:after="492"/>
+        <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:drawing>
+          <wp:anchor xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7562850" cy="1369388"/>
+            <wp:wrapNone/>
+            <wp:docPr id="8" name="Picture 8"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7562850" cy="1369388"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...9 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="268" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:left="1418" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
           <w:b/>
-          <w:bCs/>
-          <w:iCs/>
+          <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...29 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fiche sanitaire de liaison </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
           <w:i/>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>À faire remplir impérativement par les parents ou le tuteur légal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="224" w:lineRule="exact" w:before="560" w:after="62"/>
+        <w:ind w:left="1418" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
         </w:rPr>
-      </w:r>
-[...510 lines deleted...]
-        <w:t xml:space="preserve">Fait à Meylan le : </w:t>
+        <w:t>Votre enfant doit obligatoirement être vacciné pour les maladies suivantes : Diphtérie – Tétanos –</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Grilledutableau"/>
-[...2 lines deleted...]
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:type="auto" w:w="0"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+        <w:tblInd w:w="700.0" w:type="dxa"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3828"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3686"/>
+        <w:gridCol w:w="903"/>
+        <w:gridCol w:w="903"/>
+        <w:gridCol w:w="903"/>
+        <w:gridCol w:w="903"/>
+        <w:gridCol w:w="903"/>
+        <w:gridCol w:w="903"/>
+        <w:gridCol w:w="903"/>
+        <w:gridCol w:w="903"/>
+        <w:gridCol w:w="903"/>
+        <w:gridCol w:w="903"/>
       </w:tblGrid>
       <w:tr>
-        <w:trPr/>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="342"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:type="dxa" w:w="2020"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
               <w:widowControl/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:spacing w:line="222" w:lineRule="exact" w:before="60" w:after="0"/>
+              <w:ind w:left="0" w:right="224" w:firstLine="0"/>
+              <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Signature d’un des tuteurs légaux</w:t>
+              <w:t>Poliomyélite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1558" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:type="dxa" w:w="1020"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
               <w:widowControl/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:spacing w:line="222" w:lineRule="exact" w:before="60" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>(DTP).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:type="dxa" w:w="940"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
               <w:widowControl/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:spacing w:line="222" w:lineRule="exact" w:before="60" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Signature du participant</w:t>
+              <w:t>Merci</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1320"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="222" w:lineRule="exact" w:before="60" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>d’indiquer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="600"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="222" w:lineRule="exact" w:before="60" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>la</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="840"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="222" w:lineRule="exact" w:before="60" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="680"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="222" w:lineRule="exact" w:before="60" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>du</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1060"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="222" w:lineRule="exact" w:before="60" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>dernier</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1020"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="222" w:lineRule="exact" w:before="60" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>rappel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1220"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="222" w:lineRule="exact" w:before="60" w:after="0"/>
+              <w:ind w:left="228" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="330" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:left="1418" w:right="1872" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Votre enfant est-il atteint d’un trouble de la santé évoluant sur une longue période nécessitant des </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aménagements dans sa vie quotidienne et/ou un traitement ? Oui / Non </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Si oui, est-ce :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="232" w:lineRule="exact" w:before="144" w:after="0"/>
+        <w:ind w:left="1418" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>❒</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Allergie alimentaire</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="234" w:lineRule="exact" w:before="176" w:after="0"/>
+        <w:ind w:left="1418" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>❒</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Asthme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="232" w:lineRule="exact" w:before="176" w:after="0"/>
+        <w:ind w:left="1418" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>❒</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Maladie chronique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="234" w:lineRule="exact" w:before="176" w:after="0"/>
+        <w:ind w:left="1418" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>❒</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Allergie médicamenteuse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="344" w:lineRule="exact" w:before="34" w:after="0"/>
+        <w:ind w:left="1418" w:right="8208" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">Informations complémentaires </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Votre enfant, porte-t-il :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="232" w:lineRule="exact" w:before="144" w:after="0"/>
+        <w:ind w:left="1418" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>❒</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Des lunettes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="234" w:lineRule="exact" w:before="176" w:after="0"/>
+        <w:ind w:left="1418" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>❒</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Des lentilles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="232" w:lineRule="exact" w:before="176" w:after="0"/>
+        <w:ind w:left="1418" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>❒</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Des prothèses auditives</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="234" w:lineRule="exact" w:before="176" w:after="0"/>
+        <w:ind w:left="1418" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>❒</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Des prothèses ou appareil dentaire</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="232" w:lineRule="exact" w:before="176" w:after="0"/>
+        <w:ind w:left="1418" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>❒</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rien de tout cela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="346" w:lineRule="exact" w:before="32" w:after="0"/>
+        <w:ind w:left="1296" w:right="1872" w:firstLine="0"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Autre(s) problématiques(s) particulière(s) à signaler : ………………………………………………………..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:tabs>
+          <w:tab w:pos="6804" w:val="left"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="344" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:left="1418" w:right="3456" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">Fait à Meylan le : </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signature d’un des tuteurs légaux </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Signature du participant</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="5422" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:drawing>
+          <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+            <wp:extent cx="7867650" cy="905509"/>
+            <wp:docPr id="7" name="Picture 7"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7867650" cy="905509"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:sectPr>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="712" w:right="0" w:bottom="18" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:drawing>
+          <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+            <wp:extent cx="7562850" cy="1365250"/>
+            <wp:docPr id="9" name="Picture 9"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7562850" cy="1365250"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="268" w:lineRule="exact" w:before="310" w:after="0"/>
+        <w:ind w:left="1418" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...48 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
           <w:b/>
-          <w:bCs/>
-[...11 lines deleted...]
-          <w:iCs/>
+          <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Attestation d'hébergement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="344" w:lineRule="exact" w:before="404" w:after="62"/>
+        <w:ind w:left="1296" w:right="1872" w:firstLine="0"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Je soussigné(e) Madame / Monsieur …………………………………………………………………………</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>atteste sur l'honneur hébergé mon enfant …………………………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...38 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Grilledutableau"/>
-[...2 lines deleted...]
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:type="auto" w:w="0"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+        <w:tblInd w:w="700.0" w:type="dxa"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3828"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3686"/>
+        <w:gridCol w:w="3009"/>
+        <w:gridCol w:w="3009"/>
+        <w:gridCol w:w="3009"/>
       </w:tblGrid>
       <w:tr>
-        <w:trPr/>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="344"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:type="dxa" w:w="2700"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
               <w:widowControl/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:spacing w:line="224" w:lineRule="exact" w:before="60" w:after="0"/>
+              <w:ind w:left="0" w:right="1848" w:firstLine="0"/>
+              <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Signature d’un des tuteurs légaux</w:t>
+              <w:t>À</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1558" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:type="dxa" w:w="4480"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
               <w:widowControl/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:spacing w:line="224" w:lineRule="exact" w:before="60" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>l'adresse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:type="dxa" w:w="3560"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
               <w:widowControl/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:spacing w:line="224" w:lineRule="exact" w:before="60" w:after="0"/>
+              <w:ind w:left="0" w:right="950" w:firstLine="0"/>
+              <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Signature du participant</w:t>
+              <w:t>suivante</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="222" w:lineRule="exact" w:before="62" w:after="0"/>
+        <w:ind w:left="1418" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-      </w:r>
-[...1 lines deleted...]
-        <w:br w:type="page"/>
+        <w:t>……………………………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:tabs>
+          <w:tab w:pos="6804" w:val="left"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="344" w:lineRule="exact" w:before="2" w:after="0"/>
+        <w:ind w:left="1418" w:right="3456" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">Fait à Meylan le : </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signature d’un des tuteurs légaux </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Signature du participant</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="10174" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+            <wp:extent cx="7867650" cy="905509"/>
+            <wp:docPr id="10" name="Picture 10"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7867650" cy="905509"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="0" w:right="0" w:bottom="18" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="220" w:lineRule="exact" w:before="0" w:after="698"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:anchor xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7562850" cy="1369388"/>
+            <wp:wrapNone/>
+            <wp:docPr id="12" name="Picture 12"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7562850" cy="1369388"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="268" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:left="1418" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
           <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Autorisation parentale </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="200" w:lineRule="exact" w:before="146" w:after="0"/>
+        <w:ind w:left="1418" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
           <w:i/>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>À faire remplir impérativement par les parents ou le tuteur légal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="200" w:lineRule="exact" w:before="110" w:after="0"/>
+        <w:ind w:left="1418" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
           <w:i/>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>En cas d'absence de cette autorisation, le dossier ne pourra pas être pris en compte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="346" w:lineRule="exact" w:before="332" w:after="0"/>
+        <w:ind w:left="1418" w:right="1872" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...18 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Je soussigné€, Madame / Monsieur ……………………………………………………………………………. </w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>En qualité de tuteur légal, après avoir pris connaissance des points ci-dessous.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="222" w:lineRule="exact" w:before="122" w:after="0"/>
+        <w:ind w:left="1418" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autorise mon enfant : ……………………………………………………………………………………………. à participer à l'opération "chantier jeunes" dans les conditions suivantes : </w:t>
+        <w:t>Autorise mon enfant : …………………………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="344" w:lineRule="exact" w:before="2" w:after="0"/>
+        <w:ind w:left="1418" w:right="1872" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>- à participer au chantier jeune organisé par la ville de Meylan conformément au code du travail et pour l’année civile en cours.</w:t>
+        <w:t xml:space="preserve">à participer à l'opération "chantier jeunes" dans les conditions suivantes : </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- à participer au chantier jeune organisé par la ville de Meylan conformément au code du travail et </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>pour l’année civile en cours.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="356" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:left="1418" w:right="1872" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>- à faire pratiquer en cas d’accident toutes les mesures d’urgences jugées nécessaires par le responsable du chantier (y compris hospitalisation et intervention chirurgical éventuelle)</w:t>
+        <w:t xml:space="preserve">- à faire pratiquer en  cas d’accident  toutes les mesures d’urgences jugées nécessaires par le </w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>responsable du chantier (y compris hospitalisation et intervention chirurgical éventuelle)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>❒</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Je certifie que mon enfant est à jour de ses vaccinations  </w:t>
+        <w:t xml:space="preserve"> Je certifie que mon enfant est à jour de ses vaccinations </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="232" w:lineRule="exact" w:before="176" w:after="0"/>
+        <w:ind w:left="1418" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black"/>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>❒</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">J'autorise mon enfant à effectuer seul le trajet entre mon domicile et le lieu d'intervention </w:t>
+        <w:t xml:space="preserve"> J'autorise mon enfant à effectuer seul le trajet entre mon domicile et le lieu d'intervention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="356" w:lineRule="exact" w:before="54" w:after="62"/>
+        <w:ind w:left="1418" w:right="1872" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Source Serif Pro Black" w:hAnsi="Source Serif Pro Black"/>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>❒</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Je n'autorise pas mon enfant et assurerai moi-même son transport entre le domicile et le lieu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Je n'autorise pas mon enfant et assurerai moi-même son transport entre le domicile et le lieu d'intervention.</w:t>
-[...19 lines deleted...]
-        <w:t>Fait à Meylan le : …………………………………………………………………………………………………..</w:t>
+        <w:t>d'intervention.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Grilledutableau"/>
-[...2 lines deleted...]
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:type="auto" w:w="0"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+        <w:tblInd w:w="700.0" w:type="dxa"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3828"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3686"/>
+        <w:gridCol w:w="1805"/>
+        <w:gridCol w:w="1805"/>
+        <w:gridCol w:w="1805"/>
+        <w:gridCol w:w="1805"/>
+        <w:gridCol w:w="1805"/>
       </w:tblGrid>
       <w:tr>
-        <w:trPr/>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="344"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:type="dxa" w:w="2020"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
               <w:widowControl/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:spacing w:line="224" w:lineRule="exact" w:before="60" w:after="0"/>
+              <w:ind w:left="0" w:right="968" w:firstLine="0"/>
+              <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Signature d’un des tuteurs légaux</w:t>
+              <w:t>Fait</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1558" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:type="dxa" w:w="2040"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
               <w:widowControl/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:spacing w:line="224" w:lineRule="exact" w:before="60" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:type="dxa" w:w="2600"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
               <w:widowControl/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:spacing w:line="224" w:lineRule="exact" w:before="60" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Signature du participant</w:t>
+              <w:t>Meylan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2100"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="224" w:lineRule="exact" w:before="60" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>le</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1960"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="224" w:lineRule="exact" w:before="60" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:tabs>
+          <w:tab w:pos="6804" w:val="left"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="316" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:left="1418" w:right="3456" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">………………………………………………………………………………………………….. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signature d’un des tuteurs légaux </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Signature du participant</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="268" w:lineRule="exact" w:before="2202" w:after="0"/>
+        <w:ind w:left="1418" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...87 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
           <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="20"/>
-[...7 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Autorisation Droit à l'image</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="344" w:lineRule="exact" w:before="440" w:after="0"/>
+        <w:ind w:left="1418" w:right="1872" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">J’autorise la prise d’images (photo, vidéo) par le personnel communal ou un journaliste lors de la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">participation aux chantiers jeunes : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="232" w:lineRule="exact" w:before="144" w:after="0"/>
+        <w:ind w:left="1418" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...19 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>❒</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Oui </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...7 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>❒</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Non </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="344" w:lineRule="exact" w:before="34" w:after="0"/>
+        <w:ind w:left="1418" w:right="1906" w:firstLine="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les photos pourront être utilisées sur les différentes plateformes de communication, site internet de la ville, réseaux sociaux, journaux. Les photos seront stockées sur le serveur de la mairie et conservées pendant une durée indéterminée. </w:t>
+        <w:t xml:space="preserve">Les photos pourront être utilisées sur les différentes plateformes de communication, site internet de la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ville, réseaux sociaux, journaux. Les photos seront stockées sur le serveur de la mairie et conservées </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pendant une durée indéterminée. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:tabs>
+          <w:tab w:pos="6804" w:val="left"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="344" w:lineRule="exact" w:before="2" w:after="0"/>
+        <w:ind w:left="1418" w:right="1872" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fait à Meylan le : …………………………………………………………………………………………………</w:t>
       </w:r>
-    </w:p>
-[...136 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">Signature d’un des tuteurs légaux </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Signature du participant</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="1200" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:drawing>
+          <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+            <wp:extent cx="7867650" cy="905509"/>
+            <wp:docPr id="11" name="Picture 11"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7867650" cy="905509"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:sectPr>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="920" w:right="0" w:bottom="18" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="220" w:lineRule="exact" w:before="0" w:after="698"/>
+        <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:br w:type="page"/>
+        <w:drawing>
+          <wp:anchor xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7562850" cy="1369388"/>
+            <wp:wrapNone/>
+            <wp:docPr id="14" name="Picture 14"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7562850" cy="1369388"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="268" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:left="1418" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
           <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...20 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pièces à joindre au dossier</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="406" w:lineRule="exact" w:before="408" w:after="0"/>
+        <w:ind w:left="1418" w:right="3312" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>❒</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> CV</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...19 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>❒</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Lettre de motivation</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...19 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>❒</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Fiche de renseignements complétée et signée par le candidat et ses parents </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...19 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>❒</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Attestation de sécurité sociale avec numéro personnel</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...19 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>❒</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Justificatif de domicile de moins de 3 mois</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...19 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>❒</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> RIB personnel du candidat</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...19 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>❒</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Photocopie d’une pièce d’identité du candidat </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...19 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>❒</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Fiche sanitaire complétée et signée par le candidat et ses parents</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...19 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>❒</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Autorisation parentale de départ complétée et signée par les parents </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
           <w:b/>
           <w:i/>
-          <w:i/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Attention tout dossier incomplet ne sera pas examiné. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="344" w:lineRule="exact" w:before="312" w:after="0"/>
+        <w:ind w:left="1584" w:right="1584" w:firstLine="0"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pour toute question concernant le dispositif, vous pouvez contacter l'équipe du service jeunesse : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Par téléphone : 04 76 41 69 10 – 04 76 41 59 86 </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Par mail : servicejeunesse@meylan.fr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="344" w:lineRule="exact" w:before="344" w:after="0"/>
+        <w:ind w:left="1418" w:right="1424" w:firstLine="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Pour toute question concernant le dispositif, vous pouvez contacter l'équipe du service jeunesse :</w:t>
+        <w:t xml:space="preserve">« La collectivité vous informe que ces données font l’objet d’un traitement informatisé aux dispositions </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de la loi N° 78-17 du 06/01/78 relative à l’informatique, aux fichiers et aux libertés. Les personnes </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">concernées par les informations portées sur le présent courrier, formulaire, questionnaire ou sur le site </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Internet de la commune peuvent en demander la communication, la rectification ou l’opposition, le cas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>échéant. »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="224" w:lineRule="exact" w:before="466" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...100 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>----------------------------------------------------------------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="224" w:lineRule="exact" w:before="466" w:after="82"/>
+        <w:ind w:left="1418" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-      </w:r>
-[...20 lines deleted...]
-        <w:t>Comment avez-vous connu les chantiers jeunes ?</w:t>
+        <w:t>Comment avez-vous connu les chantiers jeunes ?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Grilledutableau"/>
-[...2 lines deleted...]
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:type="auto" w:w="0"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+        <w:tblInd w:w="700.0" w:type="dxa"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4531"/>
-        <w:gridCol w:w="4530"/>
+        <w:gridCol w:w="2256"/>
+        <w:gridCol w:w="2256"/>
+        <w:gridCol w:w="2256"/>
+        <w:gridCol w:w="2256"/>
       </w:tblGrid>
       <w:tr>
-        <w:trPr/>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="272"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4531" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:type="dxa" w:w="980"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
               <w:widowControl/>
-              <w:numPr>
-[...11 lines deleted...]
-              </w:rPr>
+              <w:spacing w:line="234" w:lineRule="exact" w:before="60" w:after="0"/>
+              <w:ind w:left="0" w:right="82" w:firstLine="0"/>
+              <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Journal municipal Meylan ma Ville</w:t>
-[...283 lines deleted...]
-              </w:rPr>
+              <w:t>❒</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4530" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:type="dxa" w:w="4120"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
               <w:widowControl/>
-              <w:numPr>
-[...5 lines deleted...]
-              <w:contextualSpacing/>
+              <w:spacing w:line="222" w:lineRule="exact" w:before="50" w:after="0"/>
+              <w:ind w:left="98" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Journal municipal Meylan ma Ville</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="420"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="234" w:lineRule="exact" w:before="60" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>❒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4600"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="222" w:lineRule="exact" w:before="50" w:after="0"/>
+              <w:ind w:left="90" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Panneaux lumineux</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="42"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2256"/>
+            <w:vMerge/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4120"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
               <w:widowControl/>
-              <w:numPr>
-[...5 lines deleted...]
-              <w:contextualSpacing/>
+              <w:spacing w:line="224" w:lineRule="exact" w:before="56" w:after="0"/>
+              <w:ind w:left="98" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Site internet meylan.fr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2256"/>
+            <w:vMerge/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4600"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="224" w:lineRule="exact" w:before="56" w:after="0"/>
+              <w:ind w:left="90" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Presse</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="238"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="980"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
               <w:widowControl/>
-              <w:numPr>
-[...11 lines deleted...]
-              </w:rPr>
+              <w:spacing w:line="232" w:lineRule="exact" w:before="6" w:after="0"/>
+              <w:ind w:left="0" w:right="82" w:firstLine="0"/>
+              <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>❒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2256"/>
+            <w:vMerge/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="420"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="232" w:lineRule="exact" w:before="6" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>❒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2256"/>
+            <w:vMerge/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="280"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="980"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="234" w:lineRule="exact" w:before="46" w:after="0"/>
+              <w:ind w:left="0" w:right="82" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>❒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4120"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="222" w:lineRule="exact" w:before="58" w:after="0"/>
+              <w:ind w:left="98" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Plateforme citoyenne jeparticipe.meylan.fr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="420"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="234" w:lineRule="exact" w:before="46" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>❒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4600"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="222" w:lineRule="exact" w:before="58" w:after="0"/>
+              <w:ind w:left="90" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Journal L'écho des écoles</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="260"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="980"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
               <w:widowControl/>
-              <w:numPr>
-[...11 lines deleted...]
-              </w:rPr>
+              <w:spacing w:line="232" w:lineRule="exact" w:before="28" w:after="0"/>
+              <w:ind w:left="0" w:right="82" w:firstLine="0"/>
+              <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>❒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4120"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="224" w:lineRule="exact" w:before="36" w:after="0"/>
+              <w:ind w:left="98" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Facebook</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="420"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="232" w:lineRule="exact" w:before="28" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>❒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4600"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="224" w:lineRule="exact" w:before="36" w:after="0"/>
+              <w:ind w:left="90" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Encart Le social en action</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="280"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="980"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
               <w:widowControl/>
-              <w:numPr>
-[...11 lines deleted...]
-              </w:rPr>
+              <w:spacing w:line="234" w:lineRule="exact" w:before="46" w:after="0"/>
+              <w:ind w:left="0" w:right="82" w:firstLine="0"/>
+              <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>❒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4120"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="222" w:lineRule="exact" w:before="58" w:after="0"/>
+              <w:ind w:left="98" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Instagram</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="420"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="234" w:lineRule="exact" w:before="46" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>❒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4600"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="222" w:lineRule="exact" w:before="58" w:after="0"/>
+              <w:ind w:left="90" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Flyers à disposition</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="280"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="980"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
               <w:widowControl/>
-              <w:numPr>
-[...11 lines deleted...]
-              </w:rPr>
+              <w:spacing w:line="232" w:lineRule="exact" w:before="48" w:after="0"/>
+              <w:ind w:left="0" w:right="82" w:firstLine="0"/>
+              <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>❒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4120"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="224" w:lineRule="exact" w:before="56" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Affichage dans les équipements municipaux</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="420"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="232" w:lineRule="exact" w:before="48" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>❒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4600"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="224" w:lineRule="exact" w:before="56" w:after="0"/>
+              <w:ind w:left="90" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Flyers en boîte aux lettres</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="260"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="980"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
               <w:widowControl/>
-              <w:numPr>
-[...11 lines deleted...]
-              </w:rPr>
+              <w:spacing w:line="234" w:lineRule="exact" w:before="26" w:after="0"/>
+              <w:ind w:left="0" w:right="82" w:firstLine="0"/>
+              <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>❒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4120"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="222" w:lineRule="exact" w:before="38" w:after="0"/>
+              <w:ind w:left="98" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Affichage dans les commerces</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="420"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="234" w:lineRule="exact" w:before="26" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>❒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4600"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="222" w:lineRule="exact" w:before="38" w:after="0"/>
+              <w:ind w:left="90" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Relations publiques (stand, tractage...)</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="280"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="980"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
               <w:widowControl/>
-              <w:numPr>
-[...11 lines deleted...]
-              </w:rPr>
+              <w:spacing w:line="232" w:lineRule="exact" w:before="48" w:after="0"/>
+              <w:ind w:left="0" w:right="82" w:firstLine="0"/>
+              <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>❒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4120"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="224" w:lineRule="exact" w:before="56" w:after="0"/>
+              <w:ind w:left="98" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Affichage dans l'espace public</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="420"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="232" w:lineRule="exact" w:before="48" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>❒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4600"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="224" w:lineRule="exact" w:before="56" w:after="0"/>
+              <w:ind w:left="90" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Bouche à oreille</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="280"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="980"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
               <w:widowControl/>
-              <w:numPr>
-[...11 lines deleted...]
-              </w:rPr>
+              <w:spacing w:line="234" w:lineRule="exact" w:before="46" w:after="0"/>
+              <w:ind w:left="0" w:right="82" w:firstLine="0"/>
+              <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Autre : ……………………………………</w:t>
+              <w:t>❒</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4120"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="222" w:lineRule="exact" w:before="58" w:after="0"/>
+              <w:ind w:left="98" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Mission Locale</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="420"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="232" w:lineRule="exact" w:before="74" w:after="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>❒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4600"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="224" w:lineRule="exact" w:before="78" w:after="0"/>
+              <w:ind w:left="90" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Autre : ……………………………………</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="338"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="980"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="232" w:lineRule="exact" w:before="46" w:after="0"/>
+              <w:ind w:left="0" w:right="82" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans" w:eastAsia="DejaVu Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>❒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4120"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="224" w:lineRule="exact" w:before="50" w:after="0"/>
+              <w:ind w:left="98" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Affichage Horizons</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2256"/>
+            <w:vMerge/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2256"/>
+            <w:vMerge/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:widowControl/>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="1116" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:drawing>
+          <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+            <wp:extent cx="7867650" cy="905509"/>
+            <wp:docPr id="13" name="Picture 13"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7867650" cy="905509"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
-[...25 lines deleted...]
-      <w:type w:val="nextPage"/>
+    <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:left="1417" w:right="1417" w:gutter="0" w:header="708" w:top="1417" w:footer="708" w:bottom="1417"/>
-[...3 lines deleted...]
-      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="4096"/>
+      <w:pgMar w:top="920" w:right="0" w:bottom="18" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...4 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
-    <w:charset w:val="02"/>
-[...50 lines deleted...]
-  <w:font w:name="Wingdings">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ 明朝">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ ゴシック">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier">
+    <w:panose1 w:val="02000500000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...262 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:abstractNum w:abstractNumId="1">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="❒"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4089024"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB12693A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38441652"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber2"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="171AC3A4"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3EAFDEC"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-[...28 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D1EFFD4"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0A62B40"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29761A62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...102 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-[...2 lines deleted...]
-  <w:autoHyphenation w:val="true"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+  <w:zoom w:val="bestFit"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:themeFontLang w:val="fr-FR" w:eastAsia="" w:bidi=""/>
+  <w:rsids>
+    <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="00034616"/>
+    <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rsid w:val="00B47730"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00FC693F"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="24062061"/>
+  <w14:defaultImageDpi w14:val="300"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="276">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
     <w:pPr>
-      <w:widowControl/>
-[...3 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-      <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-[...171 lines deleted...]
-  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Grilledutableau">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MacroText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableauNormal"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841373"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="276">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MacroText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+</w:styles>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:allowPNG/>
+  <w:doNotSaveAsSingleFile/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...11 lines deleted...]
-</Relationships>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.meylan.fr/92-jeunesse.htm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Thème Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="ffffff"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546a"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="e7e6e6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5b9bd5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ed7d31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="a5a5a5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="ffc000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472c4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70ad47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563c1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954f72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme>
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill>
+        <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
-        <a:gradFill>
+        <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="102000"/>
-[...5 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        <a:gradFill>
+        <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...1 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...1 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78E3F904-BE89-4B16-AC64-379360F2E26D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/24.2.6.2$Windows_X86_64 LibreOffice_project/ef66aa7e36a1bb8e65bfbc63aba53045a14d0871</Application>
+  <Pages>1</Pages>
+  <Words>0</Words>
+  <Characters>0</Characters>
+  <Application>Microsoft Macintosh Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>0</Lines>
+  <Paragraphs>0</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Manager/>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>0</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
-  <Pages>7</Pages>
-[...3 lines deleted...]
-  <Paragraphs>152</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>python-docx</dc:creator>
+  <cp:keywords/>
+  <dc:description>generated by python-docx</dc:description>
+  <cp:lastModifiedBy/>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>RENE-WORMS Emma</dc:creator>
-[...3 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:revision></cp:revision>
-[...1 lines deleted...]
-  <dc:title/>
+  <cp:category/>
 </cp:coreProperties>
 </file>
-
-[...2 lines deleted...]
-</file>